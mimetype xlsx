--- v0 (2025-12-11)
+++ v1 (2026-04-02)
@@ -54,2749 +54,2749 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Daniel Souza, Matheus Campos</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/indicacao_n_001.2020_-_daniel_silva_e_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/indicacao_n_001.2020_-_daniel_silva_e_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, REALIZE A CONTRATAÇÃO DE UM(A) COORDENADOR(A) PEDAGÓGICO(A) PARA CRECHE MUNICIPAL “SIMONE ANACLETO”.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Thiago Aquino</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/indicacao_n_002.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/indicacao_n_002.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo Municipal que providências sejam tomadas pelo departamento competente no sentido de viabilizar a colocação de um ponto de ônibus com cobertura no Bairro Jardim das Oliveiras.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/indicacao_n_003.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/indicacao_n_003.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas no sentido de viabilizar a colocação de um redutor de velocidade (LOMBADA) na Rua Sete de Setembro, cruzamento com a Rua Santo Antônio, na altura do número 764.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Fabão</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/indicacao_n_004.2020_-_fabio_da_costa.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/indicacao_n_004.2020_-_fabio_da_costa.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura para aquisição e instalação de semáforo no cruzamento da Rua Santo Antônio com a Rua Sete de Setembro.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/indicacao_n_005.2020_-_fabio_da_costa.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/indicacao_n_005.2020_-_fabio_da_costa.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de viabilizar a compra de um gerador de energia para o Prédio da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/indicacao_n_006.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/indicacao_n_006.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal para que junto ao departamento competente da Prefeitura realize a roçagem da grama e do mato na ciclovia da Rua Manoel Felício.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/indicacao_n_007.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/indicacao_n_007.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO PARA QUE ATRAVÉS DO SETOR COMPETENTE REALIZE O FORNECIMENTO DE UNIFORME E MATERIAL ESCOLAR GRATUITO AOS ALUNOS DA REDE MUNICIPAL DE ENSINO NO INÍCIO DO ANO LETIVO.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Fabão, Thiago Aquino</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1536/indicacao_n_008.2020_-_fabio_da_costa_e_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1536/indicacao_n_008.2020_-_fabio_da_costa_e_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura para que seja feita análises nas espécies arbóreas de toda a cidade.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Joãozinho da Papelaria</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/indicacao_n_009.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/indicacao_n_009.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL , JUNTO AO DEPARTAMENTO COMPETENTE, VIABILIZE AQUISIÇÃO E INSTALAÇÃO DE CLIMATIZADORES DE AR NO PRÉDIO DA TERCEIRA 3º IDADE CENTRO DA MELHOR IDADE “FRANCISCO BATISTA XAVIER.”</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/indicacao_n_010.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/indicacao_n_010.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA PARA IMPLANTAR EM NOSSO MUNICÍPIO A “FEIRA DO PRODUTOR FAMILIAR”.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1539/indicacao_n_011.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1539/indicacao_n_011.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE TRAZER O HEMOCENTRO A CADA (03) TRÊS MESES EM NOSSO MUNICÍPIO PARA QUE REALIZE A DOAÇÃO DE SANGUE.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/indicacao_n_012.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/indicacao_n_012.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA AQUISIÇÃO E INSTALAÇÃO DE "01" UM NOVO APARELHO DE RAIO-X PARA O CENTRO MÉDICO "JANUÁRIO THEODORO DE SOUZA".</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/indicacao_n_013.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/indicacao_n_013.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA MUNICIPAL NO SENTIDO DE VIABILIZAR A REFORMA E SEU FUNCIONAMENTO DA UBS (POSTO DE SAÚDE NO ASSENTAMENTO HORTO GUARANI).</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/indicacao_n_014.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/indicacao_n_014.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA PARA VIABILIZAR AQUISIÇÃO DE UNIFORMES PARA OS SEUS INTEGRANTES DA (BANDA DA ESCOLA CECI LUIZ OMETTO) “PROFIC”.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1543/indicacao_n_015.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1543/indicacao_n_015.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA MUNICIPAL, PARA QUE INSTITUI WI-FI GRÁTIS NOS ESTABELECIMENTOS PÚBLICOS DE PRADÓPOLIS.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1544/indicacao_n_016.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1544/indicacao_n_016.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de proceder reparo de tapa buraco na cidade, principalmente na Avenida Monte Sereno e no início da Rua Tiradentes.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Thiago Aquino, Daniel Souza, Fabão, Joãozinho da Papelaria, Matheus Campos, Nelson, Professora Clair, Professor Edson, Ricardinho Ramos</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1545/indicacao_n_017.2020_-_thiago_matheus_edson_ricardo_daniel_clair_fabio_joao_e_nelson.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1545/indicacao_n_017.2020_-_thiago_matheus_edson_ricardo_daniel_clair_fabio_joao_e_nelson.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal para que junto ao departamento competente da Prefeitura, realize a roçagem do mato e a limpeza do Cemitério Municipal.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Daniel Souza, Matheus Campos, Thiago Aquino</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1546/indicacao_n_018.2020_-_daniel_matheus_e_thiago.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1546/indicacao_n_018.2020_-_daniel_matheus_e_thiago.pdf</t>
   </si>
   <si>
     <t>INDICAM AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, REALIZE A AQUISIÇÃO E DISTRIBUIÇÃO DE REPELENTES EM TODAS AS CRECHES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ricardinho Ramos</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1548/indicacao_n_019.2020_-_ricardo_ramos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1548/indicacao_n_019.2020_-_ricardo_ramos.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO QUE CONSTRUA CALÇADAS E FAÇA UMA LIMPEZA AO LADO DA ESCOLA MUNICIPAL “EMEF AUGUSTO DE CAMPOS,” NA RUA SAMUEL PURCINI BAIRRO JARDIM BELA VISTA.“</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1549/indicacao_n_020.2020_-_ricardo_ramos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1549/indicacao_n_020.2020_-_ricardo_ramos.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de fornecer uniformes novos para os servidores da Merenda Escolar.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1550/indicacao_n_021.2020_-_ricardo_ramos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1550/indicacao_n_021.2020_-_ricardo_ramos.pdf</t>
   </si>
   <si>
     <t>“SUGERE AO EXECUTIVO A REALIZAÇÃO DE MUTIRÃO DE LIMPEZA NOS BAIRROS MARIA LUIZA I E MARIA LUIZA II PARA RETIRADA DE GALHOS DE ÁRVORES E ENTULHOS DE OBRAS, CONFORME ESPECIFICA.”</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Matheus Campos</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/indicacao_n_022.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/indicacao_n_022.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, PROVIDENCIE O CALÇAMENTO DA ÁREA VERDE DA PRAÇA DO CDHU.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1552/indicacao_n_023.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1552/indicacao_n_023.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, AUMENTE A FISCALIZAÇÃO QUANTO AO DESCARTE IRREGULAR DE ENTULHOS E DE LIXO EM TERRENOS PÚBLICOS E PARTICULARES.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1553/indicacao_n_024.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1553/indicacao_n_024.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, PROVIDENCIE A MANUTENÇÃO DAS RUAS DO HORTO FLORESTAL GUARANI.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Daniel Souza, Fabão, Joãozinho da Papelaria, Matheus Campos, Professor Edson, Ricardinho Ramos, Thiago Aquino</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1554/indicacao_n_025.2020_-_daniel_fabio_joao_ricardo_thiago_edson_e_matheus.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1554/indicacao_n_025.2020_-_daniel_fabio_joao_ricardo_thiago_edson_e_matheus.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, REALIZE A AQUISIÇÃO DE UM TRATOR E PROVIDENCIE A CONTRATAÇÃO DE UM TRATORISTA E DE UM AUXILIAR DE SERVIÇOS GERAIS PARA O DISTRITO INDUSTRIAL DE PRADÓPOLIS - DINPRA.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1560/indicacao_n_026.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1560/indicacao_n_026.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, PROVIDENCIE A INSTALAÇÃO DE BRAÇO DE LUZ (ILUMINAÇÃO) NOS POSTES JÁ EXISTENTES NA PONTE DO BAIRRO JARDIM BOA VISTA, NA EXTENSÃO DA RUA SETE DE SETEMBRO PRÓXIMO AO CRUZAMENTO COM A RUA TREZE DE MAIO (IMAGEM ANEXA).</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1561/indicacao_n_027.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1561/indicacao_n_027.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE LIXEIRAS E COLETORES DE LIXO ÚTIL (CAÇAMBAS OU OUTROS RECIPIENTES APROPRIADOS) NOS LOGRADOUROS PÚBLICOS DO MUNICÍPIO EM PARCERIA COM EMPRESAS PRIVADAS, CONSIDERANDO A LEI MUNICIPAL Nº 1.141 DE 21 DE JULHO DE 2003.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1562/indicacao_n_028.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1562/indicacao_n_028.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, PROVIDENCIE A INSTALAÇÃO DE UM PONTO DE ÔNIBUS COM COBERTURA E ASSENTOS NA ESQUINA DA “EMEF AUGUSTO DE CAMPOS”, NA AVENIDA MONTE SERENO ESQUINA COM A RUA SALVADOR PURCINI, NO BAIRRO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Professor Edson</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1563/indicacao_n_029.2020_-_edson_do_nascimento.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1563/indicacao_n_029.2020_-_edson_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de reformar ou trocar o alambrado em torno do "CECI Luiz Ometto".</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1564/indicacao_n_030.2020_-_edson_do_nascimento.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1564/indicacao_n_030.2020_-_edson_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de reformar ou trocar o alambrado em torno da quadra esportiva do "CECI Luiz Ometto".</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1565/indicacao_n_031.2020_-_edson_do_nascimento.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1565/indicacao_n_031.2020_-_edson_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas no sentido de viabilizar a disponibilização de um caminhão de areia para a Escola EMEI Luiz Ometto.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1566/indicacao_n_032.2020_-_edson_do_nascimento.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1566/indicacao_n_032.2020_-_edson_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a troca da estrutura de concreto da Tabela de Basquete existente na quadra do "CECI Luiz Ometto".</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1567/indicacao_n_033.2020_-_edson_do_nascimento.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1567/indicacao_n_033.2020_-_edson_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de fornecer uniformes aos servidores das cozinhas das Escolas Municipais.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Thiago Aquino, Daniel Souza, Fabão, Joãozinho da Papelaria, Matheus Campos, Professor Edson, Ricardinho Ramos</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1568/indicacao_n_034.2020_-_thiago_daniel_matheus_ricardo_joao_fabio_e_edson.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1568/indicacao_n_034.2020_-_thiago_daniel_matheus_ricardo_joao_fabio_e_edson.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura para que realize o reparo no telhado do prédio Procon "CAC".</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1569/indicacao_n_035.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1569/indicacao_n_035.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, EFETUE A AQUISIÇÃO DE EQUIPAMENTOS DE NEBULIZAÇÃO PARA O COMBATE AO MOSQUITO AEDES AEGYPTI.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1570/indicacao_n_036.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1570/indicacao_n_036.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA DA IGREJA MATRIZ SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_n_037.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_n_037.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal através do setor competente para que notifique os proprietários de terrenos baldios que se encontram com malto alto e sujos para efetuar a devida limpeza.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1572/indicacao_n_038.2020_-_ricardo_ramos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1572/indicacao_n_038.2020_-_ricardo_ramos.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de instalar rede de iluminação pública entorno da fisioterapia.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1573/indicacao_n_039.2020_-_ricardo_ramos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1573/indicacao_n_039.2020_-_ricardo_ramos.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de fazer reparos na calçada entorno do Centro de Fisioterapia.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1574/indicacao_n_040.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1574/indicacao_n_040.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, REALIZE MELHORIAS NA ILUMINAÇÃO DO LAGO MUNICIPAL.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Nelson</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1575/indicacao_n_041.2020_-_nelson_de_souza.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1575/indicacao_n_041.2020_-_nelson_de_souza.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS) na Rua Maria Lucas de Souza, na altura do n° 717.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1576/indicacao_n_042.2020_-_nelson_de_souza.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1576/indicacao_n_042.2020_-_nelson_de_souza.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente para a colocação de redutor de velocidade (lombada) na Rua Barão do Rio Branco, próximo ao número 573, no portão de entrada da E.M.E.I Luiz Ometto (CECI).</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Daniel Souza</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1577/indicacao_n_043.2020_-_daniel_silva.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1577/indicacao_n_043.2020_-_daniel_silva.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, PROVIDENCIE A IMPLANTAÇÃO DE UM PROGRAMA PARA FORNECIMENTO DE PRÓTESES DENTÁRIAS E DENTADURAS À POPULAÇÃO QUE NECESSITA.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1578/indicacao_n_044.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1578/indicacao_n_044.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas no sentido de viabilizar a implantação de um redutor de velocidade (LOMBADA) e sinalização de solo (Faixa de Pedestre) na Rua Emília da Conceição próximo à Creche CMEI LUCELMA DE SOUZA PESSOA.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1579/indicacao_n_045.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1579/indicacao_n_045.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE NO SENTIDO DE ESTABELECER MÃO ÚNICA DE TRÂNSITO A RUA CAMPOS SALES, QUE VAI DA INTERSECÇÃO COM A RUA PRESIDENTE VARGAS ATÉ A RUA NOVE DE JULHO.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1580/indicacao_n_046.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1580/indicacao_n_046.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, REALIZE ESTUDO NO SENTIDO DE CONSTRUIR UM BUEIRO NA RUA HUGO LOURENÇO DEL PICCHIA, PRÓXIMO AO N° 417, ESQUINA COM A RUA PEREIRA BARRETOS, NO BAIRRO JARDIM SÃO PAULO (COHAB).</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1581/indicacao_n_047.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1581/indicacao_n_047.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, JUNTO AO DEPARTAMENTO COMPETENTE REALIZE ESTUDOS NO SENTIDO DE COMBATER A PROLIFERAÇÃO DE CARAMUJOS NAS ÁREAS VERDES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1582/indicacao_n_048.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1582/indicacao_n_048.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO DEPARTAMENTO COMPETENTE DA PREFEITURA NO SENTIDO DE VIABILIZAR A INSTALAÇÃO DE UM PONTO DE ÔNIBUS NA RUA PRESIDENTE VARGAS PRÓXIMO AO ESTABELECIMENTO COMERCIAL FUNERÁRIA PRADÓPOLIS.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1583/indicacao_n_049.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1583/indicacao_n_049.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE PROVIDENCIAR UMA ESPECIALIDADE DE OTORRINO PARA SUPRIR AS NECESSIDADES DO CENTRO MÉDICO MUNICIPAL "JANUÁRIO THEODORO DE SOUZA”.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1584/indicacao_n_050.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1584/indicacao_n_050.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, REALIZE A AQUISIÇÃO DE NOVOS PRATOS PARA CRECHE MUNICIPAL “CEMEI AGENOR PAVAN”.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1585/indicacao_n_051.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1585/indicacao_n_051.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, ANALISE A POSSIBILIDADE DE AQUISIÇÃO E INSTALAÇÃO DE CLIMATIZADORES DE AR NAS DUAS NOVAS SALAS DA ESCOLA MUNICIPAL “CECI LUIZ OMETTO”.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1586/indicacao_n_052.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1586/indicacao_n_052.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE VIABILIZAR UMA COBERTURA NO ESTACIONAMENTO DO CENTRO MÉDICO MUNICIPAL "JANUÁRIO THEODORO DE SOUZA”.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1592/indicacao_n_053.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1592/indicacao_n_053.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de providenciar mais um ponto de água (torneira) na Escola - EMEI Maria Therezinha Ferrari Ribeiro.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1593/indicacao_n_054.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1593/indicacao_n_054.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de viabilizar a construção de passeio público (calçada) antes e depois da ponte do Bairro Jardim das Oliveiras.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1594/indicacao_n_055.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1594/indicacao_n_055.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de cumprir o Projeto de Lei 13/2017 (sinalização de trânsito) no Bairro Jardim dos Pássaros.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_n_056.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_n_056.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de viabilizar a instalação de trave de futebol na area verde da Rua Maria Helena Guindalini Fechetia.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1600/indicacao_n_057.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1600/indicacao_n_057.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas no sentido de viabilizar a colocação de um redutor de velocidade (LOMBADA) na Rua José de Cayres próximo a Escola - EMEF Octavio Giovannetti.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1596/indicacao_n_058.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1596/indicacao_n_058.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE PROMOVER (01) UM DIA DE CORTES DE CABELOS GRATUITO NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1597/indicacao_n_059.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1597/indicacao_n_059.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NO ASSENTAMENTO HORTO GUARANY DO MUNICÍPIO DE PRADÓPOLIS.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1598/indicacao_n_060.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1598/indicacao_n_060.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE VIABILIZAR A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA “CICLOVIA” LOCALIZADA NO BAIRRO JARDIM MARIA LUZIA.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1599/indicacao_n_061.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1599/indicacao_n_061.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE CONTRATAR (01) UM PROFESSOR INTERMEDIÁRIO PARA A ESCOLA SERGIO ROSSETTI.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1601/indicacao_n_062.2020_-_ricardo_ramos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1601/indicacao_n_062.2020_-_ricardo_ramos.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de fazer reparos na calçada entorno da Biblioteca Pública Municipal.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao_n_063.2020_-_ricardo_ramos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao_n_063.2020_-_ricardo_ramos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE FAZER UMA LOMBADA NA RUA JULIO MACOZZI N° 478 NO BAIRRO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1603/indicacao_n_064.2020_-_ricardo_ramos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1603/indicacao_n_064.2020_-_ricardo_ramos.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar sinalização horizontal em todas as vias do Centro da Cidade.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1604/indicacao_n_065.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1604/indicacao_n_065.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, PROVIDENCIE A MANUTENÇÃO DA PRAÇA DA JARDIM PAULISTA (IMAGEM ANEXA).</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1605/indicacao_n_066.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1605/indicacao_n_066.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, PROVIDENCIE A PINTURA DE SINALIZAÇÃO DE SOLO NA RUA CASTRO ALVES CRUZAMENTO COM A RUA 9 DE JULHO, CENTRO (IMAGEM ANEXA).</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1606/indicacao_n_067.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1606/indicacao_n_067.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, ESTUDE A POSSIBILIDADE DE COLOCAÇÃO DE NOVOS BANCOS NA PRAÇA DO JARDIM PAULISTA (IMAGEM ANEXA).</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1607/indicacao_n_068.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1607/indicacao_n_068.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, PROVIDENCIE A PINTURA DE SINALIZAÇÃO DE SOLO NA RUA CASTRO ALVES CRUZAMENTO COM A RUA SETE DE SETEMBRO, CENTRO.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1608/indicacao_n_069.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1608/indicacao_n_069.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, REALIZE A INSTALAÇÃO DE POSTES DE ILUMINAÇÃO NA PRAÇA DO JARDIM PAULISTA, MAIS ESPECIFICAMENTE NA RUA JOSÉ FERREIRA GONÇALVES, NO TRECHO COMPREENDIDO ENTRE A RUA EMILIA DA CONCEIÇÃO E A RUA MATHIAS LOZEI (IMAGEM ANEXA).</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1609/indicacao_n_070.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1609/indicacao_n_070.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, REALIZE UMA OPERAÇÃO TAPA BURACOS NA RUA MATHIAS LOZEI, NO BAIRRO JARDIM DOS IPÊS.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1610/indicacao_n_071.2020_-_daniel_ricardo_joao_edson_thiago_fabio_e_matheus.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1610/indicacao_n_071.2020_-_daniel_ricardo_joao_edson_thiago_fabio_e_matheus.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de disponibilizar uma caçamba coletora de lixo para o Cemitério Municipal.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Professora Clair</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1611/indicacao_n_072.2020_-_clair_bronzati.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1611/indicacao_n_072.2020_-_clair_bronzati.pdf</t>
   </si>
   <si>
     <t>Indica para que o Poder Executivo Municipal realize uma frente de limpeza na área verde localizada na rua Magdalena Rosa Rodrigues, altura do número 912, Bairro Jardim Miriam, para a retirada de galhos secos, corte de grama e poda de árvores que estão atingindo os fios da rede elétrica.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1621/indicacao_n_073.2020_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1621/indicacao_n_073.2020_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Executivo Municipal da Prefeitura para que proceda com a aquisição de testes rápidos para diagnosticar pacientes com sintomas de coronavírus.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1657/indicacao_n_074.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1657/indicacao_n_074.2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que elabore a medida cabível e a remeta à Casa de Leis, objetivando atender as reivindicações dos profissionais efetivos da Educação Municipal, mais exatamente os PEBs I, PEBs II, coordenadores, diretores, vice-diretores e supervisores.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1658/indicacao_n_075.2020_-_edson_do_nascimento.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1658/indicacao_n_075.2020_-_edson_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de viabilizar a compra de Carrinhos Marcadores de Linhas para Campos de Futebol.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1660/indicacao_n_076.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1660/indicacao_n_076.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, REALIZE A INSTALAÇÃO DE BRAÇO DE LUZ EM POSTES JÁ EXISTENTES NA AVENIDA LINDOLFO PEREIRA PARDINHO, LOCALIZADA NO DISTRITO INDUSTRIAL DE PRADÓPOLIS - DINPRA (imagem anexa).</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1661/indicacao_n_077.2020_-_fabio_da_costa.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1661/indicacao_n_077.2020_-_fabio_da_costa.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS) na Rua Antônio Bitela, na altura do número 540, localizada no Bairro Nova Pradópolis I.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1662/indicacao_n_078.2020_-_fabio_da_costa.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1662/indicacao_n_078.2020_-_fabio_da_costa.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS) na Rua José Cayres, na altura do número 233 e 243, localizada no Jardim Primavera.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1663/indicacao_n_079.2020_-_fabio_da_costa.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1663/indicacao_n_079.2020_-_fabio_da_costa.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS) na Rua Vânia Aparecida Tabanez, localizada no Bairro Nova Pradópolis.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1664/indicacao_n_080.2020_-_fabio_da_costa.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1664/indicacao_n_080.2020_-_fabio_da_costa.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS) na Rua José João Davi Sobrinho, na altura do número 470, localizada no Bairro Nova Pradópolis.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_n_081.2020_-_fabio_da_costa.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_n_081.2020_-_fabio_da_costa.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de estabelecer mão única de trânsito na Rua Primeiro de Maio no trecho do número 833 á 999, localizada no Centro.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1666/indicacao_n_082.2020_-_ricardo_ramos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1666/indicacao_n_082.2020_-_ricardo_ramos.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de disponibilizar profissionais da_x000D_
 saúde (Enfermeiros), no intuito de prestarem assistência médica hospitalar residencial aos pacientes acamados com dificuldades de locomoção.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1667/indicacao_n_083.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1667/indicacao_n_083.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA PREFEITURA MUNICIPAL NO SENTIDO DE REALIZAR REFORMA NA (UBS) UNIDADE BÁSICA DE SAÚDE "LINEU ZACARIAS" LOCALIZADA NO BAIRRO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1668/indicacao_n_084.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1668/indicacao_n_084.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO DEPARTAMENTO COMPETENTE DA PREFEITURA MUNICIPAL NO SENTIDO DE VIABILIZAR A INSTALAÇÕES DE ALGUNS PONTOS DE ÔNIBUS NO BAIRRO JARDIM DAS OLIVEIRAS.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1669/indicacao_n_085.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1669/indicacao_n_085.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA MUNICIPAL OBJETIVANDO AS REFORMAS DAS PLACAS DENOMINATIVAS EM ALGUMAS RUAS DO BAIRRO JARDIM MIRIAM III.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1670/indicacao_n_086.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1670/indicacao_n_086.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de viabilizar o recapeamento asfáltico nas ruas da cidade.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1676/indicacao_n_087.2020_-_daniel_silva.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1676/indicacao_n_087.2020_-_daniel_silva.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, REALIZE A PINTURA DE TODAS AS LOMBADAS EXISTENTES EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1677/indicacao_n_088.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1677/indicacao_n_088.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura, no sentido de viabilizar a construção de passeio público (calçada), acompanhando o muro da Escola Augusto de Campos.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1678/indicacao_n_089.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1678/indicacao_n_089.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de alguns redutores de velocidade (LOMBADAS) na extensão da Rua Manoel Felício.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1679/indicacao_n_090.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1679/indicacao_n_090.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que, assim que houver disponibilidade em novos loteamentos, seja denominada via ou espaço público com o nome de Rubens Pontes Câmara.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1680/indicacao_n_091.2020_-_ricardo_ramos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1680/indicacao_n_091.2020_-_ricardo_ramos.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de criar o programa "Remédios nas Casas" para atender idosos(as).</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1681/indicacao_n_092.2020_-_ricardo_ramos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1681/indicacao_n_092.2020_-_ricardo_ramos.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de fazer uma faixa de pedestre no final da Rua Coronel Junqueira.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1682/indicacao_n_093.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1682/indicacao_n_093.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA MUNICIPAL NO SENTIDO DE VIABILIZAR O CALÇAMENTO DO CANTEIRO CENTRAL LOCALIZADA NA AVENIDA GABINO ARROYO NO BAIRRO JARDIM MARIA LUIZA III.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1683/indicacao_n_094.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1683/indicacao_n_094.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA, NO SENTIDO DE REALIZAR MELHORIAS NAS ILUMINAÇÕES E AS SUBSTITUIÇÕES DAS LÂMPADAS EXISTENTES POR LÂMPADAS DE LED, AO REDOR DO CENTRO MEDICO MUNICIPAL” JANUÁRIO THEODORO DE SOUZA” E DO PRONTO ATENDIMENTO “ WALDEMAR BALATORE”.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1684/indicacao_n_095.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1684/indicacao_n_095.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA, NO SENTIDO DE RECUPERAR GUIA DA RUA JOAQUIM MOLEIRO PRÓXIMO AO NÚMERO 750 LOCALIZADA NO BAIRRO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1685/indicacao_n_096.2020_-_edson_do_nascimento.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1685/indicacao_n_096.2020_-_edson_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura para denominar uma das ruas de nossa Cidade com o nome Geraldo Batista Leme.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_n_097.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_n_097.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, ESTUDE A POSSIBILIDADE DE CRIAR UMA COOPERATIVA PARA COLETA DE MATERIAIS RECICLÁVEIS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_n_098.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_n_098.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, REALIZE A AQUISIÇÃO DE EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL - EPI'S, PARA COMBATE A INCÊNDIOS, DESTINADOS AO USO DOS FUNCIONÁRIOS DO CAMINHÃO PIPA DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1688/indicacao_n_099.2020_-_fabio_da_costa.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1688/indicacao_n_099.2020_-_fabio_da_costa.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura para denominar via ou espaço público com o nome de João Ferraz Filho.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1691/indicacao_n_100.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1691/indicacao_n_100.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de viabilizar uma praça com play ground na área verde da Rua Presidente Vargas atrás da Escola Estadual Constante Ometto.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1692/indicacao_n_101.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1692/indicacao_n_101.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de promover alterações na lei 1451/2014 "IPTU VERDE" permitindo inclusão da área de preservação permanente como requisito no desconto do IPTU.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1693/indicacao_n_102.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1693/indicacao_n_102.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de verificar a manutenção de vazamento de esgoto na entrada do Bairro Jardim das Oliveiras.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1694/indicacao_n_103.2020_-_edson_do_nascimento.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1694/indicacao_n_103.2020_-_edson_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de um redutor de velocidade (LOMBADA) na Rua Rosa de Oliveira Campos, na altura do número 700.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1695/indicacao_n_104.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1695/indicacao_n_104.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE REALIZE A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE (LOMBADA) NA RUA SÃO MARTINHO PRÓXIMO AO CRUZAMENTO COM A RUA PEREIRA BARRETO (IMAGEM ANEXA).</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1696/indicacao_n_105.2020_-_daniel_silva.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1696/indicacao_n_105.2020_-_daniel_silva.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS JUNTO AO SETOR COMPETENTE PARA DENOMINAR UMA DAS RUAS DE NOSSA CIDADE COM O NOME DE "GENTIL DE CASTRO".</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1697/indicacao_n_106.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1697/indicacao_n_106.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, QUE PROVIDENCIAS SEJAM TOMADAS PELO DEPARTAMENTO COMPETENTE DA PREFEITURA, NO SENTIDO DE REALIZAR A TROCA DO FOGÃO, LOCALIZADO NA COZINHA DO CENTRO MÉDICO MUNICIPAL"JANUÁRIO THEODORO DE SOUZA".</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1698/indicacao_n_107.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1698/indicacao_n_107.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, QUE PROVIDENCIAS SEJAM TOMADAS PELO DEPARTAMENTO COMPETENTE DA PREFEITURA, NO SENTIDO DE REATIVAR O SALÃO DA (ANTIGA MARCENARIA) PARA A PRÁTICA DE ESPORTES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1699/indicacao_n_108.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1699/indicacao_n_108.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de adquirir equipamentos de áudio para chamada dos pacientes no Centro Médico Municipal "Januário Theodoro de Souza".</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1700/indicacao_n_109.2020_-_clair_bronzati.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1700/indicacao_n_109.2020_-_clair_bronzati.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito para que o Poder Executivo Municipal estude a possibilidade de implementar em duas áreas públicas da cidade (área ao lado do Lago Municipal onde já existe a estrutura de um viveiro e a á área ao lado da escola Constante Ometto) um Programa Municipal de Hortas Urbanas Comunitárias de Hortifrútis.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1701/indicacao_n_110.2020_-_clair_bronzati.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1701/indicacao_n_110.2020_-_clair_bronzati.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito para que o Poder Executivo Municipal estude a possibilidade de conceder aos trabalhadores e trabalhadoras residentes nos bairros Nova Pradópolis I e II um veículo para baldeá-los até o ponto de ônibus mais próximo, com no mínimo 3 horários no período da manhã (5h/6h/6h30), para que possam embarcar no ônibus da Petitto sentido Ribeirão Preto com segurança.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1702/indicacao_n_111.2020_-_clair_bronzati.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1702/indicacao_n_111.2020_-_clair_bronzati.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito para que o Poder Executivo Municipal estude a possibilidade de criar um projeto que vise a realização de obras de revitalização das principais ruas comerciais (São Martinho, Nove de Julho, Coronel Junqueira, Santos Dumont, Santo Antônio e Primeiro de Janeiro) e, também, da Avenida Monte Sereno.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1703/indicacao_n_112.2020_-_clair_bronzati.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1703/indicacao_n_112.2020_-_clair_bronzati.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito para que o Poder Executivo Municipal coloque a sinalização refletiva tipo “olho de gato” na rotatória do Cristo, localizada na Avenida Monte Sereno.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_n_113.2020_-_fabio_da_costa.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_n_113.2020_-_fabio_da_costa.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal para que estude a possibilidade de proceder quanto a readequação na sinalização de trânsito precisamente da faixa de pedestre localizada na Rua Presidente Vargas, n° 205 em frente a Escola Anglo. (Imagens anexas).</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1707/indicacao_n_114.2020_-_fabio_da_costa.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1707/indicacao_n_114.2020_-_fabio_da_costa.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS) na Rua Antônio Pontes Câmara, próximo a Igreja Quadrangular.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1717/indicacao_n_115.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1717/indicacao_n_115.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE REALIZAR A CONSTRUÇÃO DE UM MURO GUIA EM UMA DAS LATERAIS DO CÓRREGO TRISTE QUE CRUZA A RUA SETE DE SETEMBRO PRÓXIMO AO BAIRRO FLAMBOYANT.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1708/indicacao_n_116.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1708/indicacao_n_116.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE SER REALIZADA AQUISIÇÃO DE (01) UM TRATOR DE ESTEIRA PARA O MUNÍCIPIO.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1710/indicacao_n_117.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1710/indicacao_n_117.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE SER REALIZADA AQUISIÇÃO DE CAMAS HOSPITALAR DIRECIONADA AO SETOR DA ASSISTÊNCIA SOCIAL PARA SUPRIR A DEMANDA.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1711/indicacao_n_118.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1711/indicacao_n_118.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE COLOCAR A LINHA DE ÔNIBUS PETITTO PASSANDO NO BAIRRO NOVA PRADÓPOLIS FAZENDO TODOS OS HORÁRIOS DE IDA E VOLTA FAZENDO O TRAJETO NA RUA ANTONIO BITELA.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1712/indicacao_n_119.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1712/indicacao_n_119.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE REALIZAR A TROCA DE UMA TAMPA DE BUEIRO NA ALTURA DA QUADRA (9) NOVE LOTE (16) DEZESSEIS NO BAIRRO PARQUE DOS PÁSSAROS II .</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1713/indicacao_n_120.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1713/indicacao_n_120.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente no sentido de proceder quanto a sinalização de trânsito (placa pare) no bairro Jardim Maria Luiza 1, 2 e 3.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1714/indicacao_n_121.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1714/indicacao_n_121.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente no sentido de colocar na recepção da Prefeitura cadeiras para pessoas idosas e deficientes.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1715/ind.122.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1715/ind.122.2020.pdf</t>
   </si>
   <si>
     <t>Indica atendidas as formalidades regimentais, seja a presente Indicação encaminhada ao Poder Executivo Municipal para que tome providências quanto à instalação de guarda-corpo na passarela (ponto de entrada) do bairro Jardim das Oliveiras.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1716/ind.123.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1716/ind.123.2020.pdf</t>
   </si>
   <si>
     <t>Indica atendidas as formalidades regimentais, que o Chefe do Poder Executivo, estude a possibilidade de denominar algum logradouro público de nossa cidade com o nome do senhor João Ferreira da Silva, como uma singela homenagem póstuma.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1718/ind.124.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1718/ind.124.2020.pdf</t>
   </si>
   <si>
     <t>Indica atendidas as formalidades regimentais, seja a presente Indicação encaminhada ao Poder Executivo Municipal para que tome providências quanto à instalação de lombadas na Rua Cezare de Cezare, Jardim Maria Luiza II, próximo ao número 555.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1719/ind.125.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1719/ind.125.2020.pdf</t>
   </si>
   <si>
     <t>Indica atendidas as formalidades regimentais, seja a presente Indicação encaminhada ao Poder Executivo Municipal para que tome providências quanto à instalação de lombadas na Rua Augustinho Jorge de Moraes, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1720/ind.126.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1720/ind.126.2020.pdf</t>
   </si>
   <si>
     <t>Indica atendidas as formalidades regimentais, seja a presente Indicação encaminhada ao Poder Executivo Municipal para que tome providências quanto a limpeza do bueiro localizado entre as ruas José David Sobrinho e Vânia Aparecida Tabanez, defronte ao número 460, Nova Pradópolis I.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1721/ind.127.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1721/ind.127.2020.pdf</t>
   </si>
   <si>
     <t>Indica atendidas as formalidades regimentais, seja a presente Indicação encaminhada ao Poder Executivo Municipal para que tome providências quanto a instalação de lombadas na Rua João Fernandes, Nova Pradópolis I.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1722/ind.128.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1722/ind.128.2020.pdf</t>
   </si>
   <si>
     <t>Indica atendidas as formalidades regimentais, seja a presente Indicação encaminhada ao Poder Executivo Municipal para que tome providências quanto a instalação de lombadas na Avenida José dos Santos Martins, Bairro Nova Pradópolis.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1723/ind.129.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1723/ind.129.2020.pdf</t>
   </si>
   <si>
     <t>Indica atendidas as formalidades regimentais, seja a presente Indicação encaminhada ao Poder Executivo Municipal para que tome providências quanto a instalação de postes para sinalização de rua indicando o nome das Ruas João Fernandes e José João David Sobrinho.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1724/ind.130.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1724/ind.130.2020.pdf</t>
   </si>
   <si>
     <t>Indica atendidas as formalidades regimentais, que o Chefe do Poder Executivo, estude a possibilidade de denominar algum logradouro público de nossa cidade com o nome da senhora Maria Aparecida de Castro Pereira, como uma singela homenagem póstuma.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1725/ind.131.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1725/ind.131.2020.pdf</t>
   </si>
   <si>
     <t>Indica atendidas as formalidades regimentais, seja a presente Indicação encaminhada ao Poder Executivo Municipal para que tome providências quanto ao conserto ou troca do Poste Indicativo (ver foto em anexo) localizado entre as ruas Santo Antônio e Sete de Setembro.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1726/indicacao_n_132.2020_-_fabio_da_costa.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1726/indicacao_n_132.2020_-_fabio_da_costa.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura para denominar via ou espaço público com o nome de JOSÉ MARCICANI BITELA.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1727/indicacao_n_133.2020_-_fabio_da_costa.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1727/indicacao_n_133.2020_-_fabio_da_costa.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que seja realizada a correção da placa denominativa do Pronto Atendimento  "Waldemar Balatore", tendo em vista que o nome "Waldemar" está incorreto, pois deveria ter sido grafado com "V", e não com "W" como está na placa.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_n_134.2020_-_fabio_da_costa.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_n_134.2020_-_fabio_da_costa.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura providencie a instalação de um ponto de ônibus com cobertura e assentos na Rua Antônio Garcia, em frente a área verde próximo a Funerária Pradópolis, no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1729/indicacao_n_135.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1729/indicacao_n_135.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA DE À DENOMINAÇÃO DE JOSÉ CARLOS BAPTISTA A UM LOGRADOURO PÚBLICO OU NOME DE RUA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_n_136.2020_-_rejeitado_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_n_136.2020_-_rejeitado_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA DE À DENOMINAÇÃO DE MARIA APARECIDA DE CASTRO PEREIRA CONHECIDA POPULARMENTE “CIDA DO BRASA” A UM LOGRADOURO PÚBLICO OU NOME DE RUA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1732/indicacao_n_137.2020_-_fabio_da_costa.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1732/indicacao_n_137.2020_-_fabio_da_costa.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura para denominar via ou espaço público com o nome de MIGUEL MESQUITA RAMOS.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1733/indicacao_n_138.2020_-_fabio_da_costa.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1733/indicacao_n_138.2020_-_fabio_da_costa.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe de Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura para denominar via ou espaço público com o nome de LUCILIA JOSÉ RAMOS.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1734/indicacao_n_139.2020_-_edson_do_nascimento.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1734/indicacao_n_139.2020_-_edson_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de um redutor de velocidade (LOMBADA) na Rua Vânia Aparecida Tabanes, na altura do número 845.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1735/indicacao_n_140.2020_-_matheus_de_campos.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1735/indicacao_n_140.2020_-_matheus_de_campos.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE REALIZE A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE (LOMBADA) NA RUA BARÃO DO RIO BRANCO, NA ALTURA DO N° 266, PRÓXIMO A ESCOLA MUNICIPAL “OCTÁVIO GIOVANNETTI”.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacao_n_141.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacao_n_141.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de viabilizar a sinalização de solo (faixa de pedestre) e instalação de semáforo no cruzamento da Rua Castro Alves com a Rua São Martinho.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1737/indicacao_n_142.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1737/indicacao_n_142.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA PARA QUE SE FAÇAM AS TROCAS DAS LOUSAS NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1738/indicacao_n_143.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1738/indicacao_n_143.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura para denominar via ou espaço público com o nome de Adriana de Souza Menossi.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1739/indicacao_n_144.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1739/indicacao_n_144.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de viabilizar a construção de passeio público (calçada) em todos os caminhos que atualmente é de terra nas áreas verdes do Bairro Jardim Bela Vista (Imagens anexas).</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1740/indicacao_n_145.2020_-_clair_bronzati.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1740/indicacao_n_145.2020_-_clair_bronzati.pdf</t>
   </si>
   <si>
     <t>Indica, atendidas as formalidades regimentais, seja a presente indicação encaminhada ao Excelentíssimo Senhor Prefeito Municipal para que o Poder Executivo Municipal determine ao setor competente que tome providências quanto a construção de calçadas em torno do terreno que futuramente será uma área verde ou praça, localizada entre as ruas paralelas Luis Carlos Sala e Sete de Setembro, Bairro Boa Vista.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1741/indicacao_n_146.2020_-_clair_bronzati.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1741/indicacao_n_146.2020_-_clair_bronzati.pdf</t>
   </si>
   <si>
     <t>Indica, atendidas as formalidades regimentais, seja a presente indicação encaminhada ao Excelentíssimo Senhor Prefeito Municipal para que o Poder Executivo Municipal determine ao setor competente que tome providências e elimine definitivamente um ponto de esgoto a céu aberto da área verde localizada na Rua João Fernandes, Nova Pradópolis I.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1742/indicacao_n_147.2020_-_clair_bronzati.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1742/indicacao_n_147.2020_-_clair_bronzati.pdf</t>
   </si>
   <si>
     <t>Indica, atendidas as formalidades regimentais, seja a presente indicação encaminhada ao Excelentíssimo Senhor Prefeito Municipal para que o Poder Executivo Municipal determine ao setor competente que proceda a limpeza do bueiro localizado na Rua Belmiro Ornellas de Almeida, número 577, Maria Luiza I.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1743/indicacao_n_148.2020_-_clair_bronzati.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1743/indicacao_n_148.2020_-_clair_bronzati.pdf</t>
   </si>
   <si>
     <t>Indica, atendidas as formalidades regimentais, seja a presente indicação encaminhada ao Excelentíssimo Senhor Prefeito Municipal para que o Poder Executivo Municipal determine ao setor competente que proceda a limpeza do bueiro localizado entre as ruas José Ferreira Gonçalves e Belmiro Ornellas de Almeida, número 437, Maria Luiza I.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1744/indicacao_n_149.2020_-_clair_bronzati.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1744/indicacao_n_149.2020_-_clair_bronzati.pdf</t>
   </si>
   <si>
     <t>Indica, atendidas as formalidades regimentais, seja a presente indicação encaminhada ao Excelentíssimo Senhor Prefeito Municipal para que o Poder Executivo Municipal determine ao setor competente que proceda a instalação de poste para sinalização de rua indicando o nome da Rua Joaquim Moleiro, Jardim Bela Vista, na altura do número 1384.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1745/indicacao_n_150.2020_-_clair_bronzati.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1745/indicacao_n_150.2020_-_clair_bronzati.pdf</t>
   </si>
   <si>
     <t>Indica, atendidas as formalidades regimentais, seja a presente indicação encaminhada ao Excelentíssimo Senhor Prefeito Municipal para que o Poder Executivo Municipal determine ao setor competente que tome providências quanto a instalação de lombadas na rua Francisco Lima Mendonça, Nova Pradópolis I, próximas ao número 800.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1746/indicacao_n_151.2020_-_clair_bronzati.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1746/indicacao_n_151.2020_-_clair_bronzati.pdf</t>
   </si>
   <si>
     <t>Indica, atendidas as formalidades regimentais, seja a presente indicação encaminhada ao Excelentíssimo Senhor Prefeito Municipal para que o Poder Executivo Municipal determine ao setor competente que tome providências quanto a instalação de lombadas na rua Domingos Marcari, Jardim Mirian I, próximas ao número 727.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1747/indicacao_n_152.2020_-_clair_bronzati.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1747/indicacao_n_152.2020_-_clair_bronzati.pdf</t>
   </si>
   <si>
     <t>Indica, atendidas as formalidades regimentais, seja a presente indicação encaminhada ao Excelentíssimo Senhor Prefeito Municipal para que o Poder Executivo Municipal determine ao setor competente que tome providências quanto a instalação de lombadas na rua José Augusto de Oliveira Campos / CDHU, próximas ao número 435.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1748/indicacao_n_153.2020_-_clair_bronzati.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1748/indicacao_n_153.2020_-_clair_bronzati.pdf</t>
   </si>
   <si>
     <t>Indica, atendidas as formalidades regimentais, seja a presente indicação encaminhada ao Excelentíssimo Senhor Prefeito Municipal para que o Poder Executivo Municipal determine ao setor competente que tome providências quanto a instalação de lombadas na rua Belmiro Ornellas de Almeida, Jardim Maria Luiza I, próximas aos números 436/577.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1749/indicacao_n_154.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1749/indicacao_n_154.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de providenciar a contratação de Médicos Especialistas para atender na Unidade Básica de Saúde "Lineu Zacarias" e oferecer atendimento 24 hrs”.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1751/indicacao_n_155.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1751/indicacao_n_155.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA DE À DENOMINAÇÃO DE JOSEFA QUINTANA DE CASTRO CONHECIDA POPULARMENTE “DONA PEPA” A UM LOGRADOURO PÚBLICO OU NOME DE RUA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1752/indicacao_n_156.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1752/indicacao_n_156.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE VIABILIZAR A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (LOMBADA) NA RUA CEZARE DE CEZARE NA ALTURA DO NÚMERO 445 NO BAIRRO JARDIM MARIA LUIZA I.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1753/indicacao_n_157.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1753/indicacao_n_157.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA QUE PROVIDENCIE O CALÇAMENTO DA ÁREA VERDE LOCALIZADA NA RUA OLINDO THOMAS NO JARDIM BOA VISTA.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1754/indicacao_n_158.2020_-_fabio_da_costa.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1754/indicacao_n_158.2020_-_fabio_da_costa.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo que estudos sejam realizados pelo setor competente da Prefeitura para denominar via ou espaço público com o nome de  JOAQUIM ROLDÃO DA SILVA.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_n_159.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_n_159.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de viabilizar a colocação de redutor de velocidade (LOMBADA) na Rua Tiradentes, próximo aos números 529 e 537.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1756/ind._160.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1756/ind._160.pdf</t>
   </si>
   <si>
     <t>Indica, atendidas as formalidades regimentais, seja a presente indicação encaminhada ao Excelentíssimo Senhor Prefeito para que o Poder Executivo Municipal encaminhe ao setor competente para que tome providências necessárias e urgentes com relação a melhora da qualidade da iluminação pública da área verde localizada entre as ruas Sete de Setembro e Nove de Julho, Campos Sales e Castro Alves.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1757/ind._161.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1757/ind._161.pdf</t>
   </si>
   <si>
     <t>Indica, atendidas as formalidades regimentais, que o Chefe do Executivo, estude e possibilidade de denominar algum logradouro público de nossa cidade com o nome do Senhor José Ferreira da Silva, como uma singela homenagem póstuma.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1758/ind.162.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1758/ind.162.pdf</t>
   </si>
   <si>
     <t>Indica atendidas as formalidades regimentais, seja a presente indicação encaminhada ao Excelentíssimo Senhor Prefeito para que o Poder Executivo Municipal determine ao setor competente que tome providências quanto a aquisição de várias carretinhas para recolhimento de resíduos (lixo) em perímetro urbano.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1759/indicacao_n_163.2020_-_joao_oliveira.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1759/indicacao_n_163.2020_-_joao_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA PARA CONCESSÃO DE ABONO NATALINO AOS SERVIDORES PÚBLICOS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1760/indicacao_n_164.2020_-_edson_do_nascimento.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1760/indicacao_n_164.2020_-_edson_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura para denominar uma das ruas de nossa cidade com o nome Agenor dos Santos.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1761/indicacao_n_165.2020_-_daniel_silva.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1761/indicacao_n_165.2020_-_daniel_silva.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a poda de todas as árvores da nossa cidade, bem como a retirada quando for necessário, a fim de evitar a queda de novas árvores.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1762/indicacao_n_166.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1762/indicacao_n_166.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura, para que dê a denominação de Irene Aparecida Marcari Monteiro, à logradouro, ponte ou praça pública no Bairro Jardim dos Pássaros.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1763/indicacao_n_167.2020_-_thiago_alves.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1763/indicacao_n_167.2020_-_thiago_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal para que junto ao departamento competente, realize a aquisição e colocação de enfeites natalinos para ornamentar a Rua São Martinho.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1764/indicacao_n_168.2020_-_edson_do_nascimento.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1764/indicacao_n_168.2020_-_edson_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura para denominar uma das ruas de nossa Cidade com o nome Antonio Moretto.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1626/mocao_n_001.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1626/mocao_n_001.2020.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e congratulações a todos os profissionais do setor da saúde que fazem frente a pandemia do vírus COVID - 19.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1650/mocao_n_002.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1650/mocao_n_002.2020.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APOIO" ÀS REIVINDICAÇÕES DOS TRABALHADORES DA FUNDAÇÃO ITESP (INSTITUTO DE TERRAS DO ESTADO DE SÃO PAULO).</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1675/mocao_003-2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1675/mocao_003-2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A FUNDAÇÃO INSTITUTO DE TERRAS DO ESTADO DE SÃO PAULO (ITESP).</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1765/parecer_cfo_proc_julg_sem_ass.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1765/parecer_cfo_proc_julg_sem_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a APROVAÇÃO da Prestação de Contas da Prefeitura Municipal de Pradópolis, relativas ao exercício de 2017.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1547/projeto_de_lei_no_001.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1547/projeto_de_lei_no_001.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Poder Executivo firmar parceria com organizações da sociedade civil por intermédio de Termo de Colaboração, para a consecução de finalidades de interesse público, mediante projetos previamente estabelecidos em planos de trabalho, para o exercício de 2020.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1556/projeto_de_lei_no_002.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1556/projeto_de_lei_no_002.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar o concurso para escolha do Hino do Município de Pradópolis e dá outras providências.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1587/projeto_de_lei_no_003.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1587/projeto_de_lei_no_003.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura no orçamento vigente de crédito adicional suplementar no valor de R$ 550.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1588/projeto_de_lei_no_004.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1588/projeto_de_lei_no_004.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura vigente de crédito adicional suplementar no valor de R$ 913.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1589/projeto_de_lei_no_005.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1589/projeto_de_lei_no_005.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial no orçamento vigente no valor de R$ 40.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1590/projeto_de_lei_no_006.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1590/projeto_de_lei_no_006.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito junto à Caixa Econômica Federal - CEF, no âmbito do Programa FINISA - Financiamento à Infraestrutura e ao Saneamento na Modalidade apoio financeiro destinado a aplicação em despesa de capital, a oferecer garantias a dá outras providências.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1620/projeto_de_lei_no_007.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1620/projeto_de_lei_no_007.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura no orçamento vigente de crédito adicional suplementar no valor de R$ 80.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1623/projeto_de_lei_no_008.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1623/projeto_de_lei_no_008.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal a fornecer kits de alimentação escolar para estudantes da rede municipal de ensino que tiverem suas aulas suspensas devido a pandemia do novo coronavírus (COVID-19) na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1624/projeto_de_lei_no_009.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1624/projeto_de_lei_no_009.2020.pdf</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1627/projeto_de_lei_no_010-2020_msg_182.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1627/projeto_de_lei_no_010-2020_msg_182.pdf</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1630/projeto_de_lei_no_011.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1630/projeto_de_lei_no_011.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1637/projeto_de_lei_no_012.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1637/projeto_de_lei_no_012.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do inciso II do Artigo 3º Lei Municipal nº 1.445, de 26 de setembro de 2014, que institui bolsa moradia e bolsa alimentação para médicos participantes dos Programas Mais Médicos do Governo Federal, e dá outras providências</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1640/projeto_de_lei_no_013.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1640/projeto_de_lei_no_013.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura no orçamento vigente de crédito adicional suplementar no valor de R$500.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1641/projeto_de_lei_no_014.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1641/projeto_de_lei_no_014.2020.pdf</t>
   </si>
   <si>
     <t>Da nova redação ao artigo 1º da Lei Municipal nº 54, de 29 de maio de 1963, que dispõe sobre a delimitação da zona urbana da cidade de Pradópolis e dá outras providências.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1643/projeto_de_lei_no_015.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1643/projeto_de_lei_no_015.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura no orçamento vigente de crédito adicional suplementar no valor de R$554.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1646/projeto_de_lei_no_016.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1646/projeto_de_lei_no_016.2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 5º do art. 59 da Lei Municipal nº 494, de 29 de novembro de 1979, com redação dada pela Lei Municipal nº 1.583, de 17 de setembro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1647/projeto_de_lei_no_017.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1647/projeto_de_lei_no_017.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura no orçamento vigente de crédito adicional suplementar no valor de R$953.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1649/projeto_de_lei_no_018.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1649/projeto_de_lei_no_018.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura no orçamento vigente de crédito adicional suplementar no valor de R$1.370.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1653/projeto_de_lei_no_019.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1653/projeto_de_lei_no_019.2020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 494, de 29 de novembro de 1979, e dá outras providências.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1654/projeto_de_lei_no_020.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1654/projeto_de_lei_no_020.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da estrada municipal em via pública para fins de ampliação de sistema viário de futuro loteamento e dá outras providências.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1655/projeto_de_lei_no_021.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1655/projeto_de_lei_no_021.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Apoio à Cultura da cidade de Pradópolis e dá outras providências.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1671/protocolo_n_7529.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1671/protocolo_n_7529.pdf</t>
   </si>
   <si>
     <t>Fixa os Subsídios do Prefeito, Vice-Prefeito e Diretores de Departamento do Município de Pradópolis, para a Legislatura 2021/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1674/projeto_de_lei_no_023.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1674/projeto_de_lei_no_023.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura no orçamento vigente de crédito adicional suplementar no valor de R$130.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1689/projeto_de_lei_no_024.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1689/projeto_de_lei_no_024.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura no orçamento vigente de crédito adicional suplementar no valor de R$710.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1690/projeto_de_lei_no_025.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1690/projeto_de_lei_no_025.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura no orçamento vigente de crédito adicional suplementar no valor de R$366.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1705/projeto_de_lei_no_026.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1705/projeto_de_lei_no_026.2020.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Pradópolis para o exercício de 2021 em R$ 89.050.000,00 (oitenta e nove milhões e cinquenta mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1750/projeto_de_lei_no_027.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1750/projeto_de_lei_no_027.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura no orçamento vigente de crédito adicional suplementar no valor de R$ 2.140.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1766/projeto_de_lei_no_028.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1766/projeto_de_lei_no_028.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de licença e proteção necessária ao servidor público municipal para o exercício das atividades de dirigente sindical.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1767/projeto_de_lei_n_029.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1767/projeto_de_lei_n_029.2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DA CÂMARA MUNICIPAL DE PRADÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1769/projeto_de_lei_n_030.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1769/projeto_de_lei_n_030.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação da área Pública Municipal que especifica e dá outras providências</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1557/projeto_de_lei_complementar_no_001.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1557/projeto_de_lei_complementar_no_001.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza em caráter excepcional, pelo prazo de 90 (noventa) dias, desdobros de lotes urbanos com medidas inferiores às previstas no artigo 63 da Lei Municipal nº 494, de 29 de novembro de 1979, e dá outras providências.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1612/protocolo_n_7371.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1612/protocolo_n_7371.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual de remuneração dos servidores públicos municipais, aumenta o valor nominal do auxílio alimentação, e dá outras providências</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1613/protocolo_n_7372.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1613/protocolo_n_7372.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão salarial anual, prevista no artigo 37, inciso X, da Constituição Federal, do quadro de referências dos servidores públicos da Câmara Municipal de Pradópolis/SP, que especifica.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1617/projeto_de_lei_complementar_no_004.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1617/projeto_de_lei_complementar_no_004.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de referência salarial e reclassificação do padrão de referência do cargo de agente comunitário de saúde, que específica e dá outras providências.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1618/projeto_de_lei_complementar_no_005.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1618/projeto_de_lei_complementar_no_005.2020.pdf</t>
   </si>
   <si>
     <t>Extingue cargo efetivo vago do quadro permanente de pessoal da Prefeitura Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1638/projeto_de_lei_complementar_no_006.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1638/projeto_de_lei_complementar_no_006.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 03 (três) vagas para o emprego público de provimento efetivo de enfermeiro junto ao quadro de servidores efetivos de que trata a Lei Complementar nº 236, de 29 de setembro de 2014, com alterações dadas pela Lei Complementar nº 245, de 27 de março de 2015</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1656/projeto_de_lei_complementar_no_007.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1656/projeto_de_lei_complementar_no_007.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de dispositivo da Lei Municipal nº 494, de 29 de Novembro de 1979, e dá outras Providências.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1615/protocolo_n_7373.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1615/protocolo_n_7373.pdf</t>
   </si>
   <si>
     <t>Acrescenta o §5º ao artigo 132 do Regimento Interno da Câmara dos Vereadores de Pradópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>Professora Clair, Ricardinho Ramos, Thiago Aquino</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1645/projeto_de_resolucao_no_002.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1645/projeto_de_resolucao_no_002.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de uma Comissão Especial para fiscalizar e acompanhar as medidas relacionadas ao Enfrentamento da COVID-19 tomadas pelo Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1672/protocolo_n_7530.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1672/protocolo_n_7530.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos Vereadores da Câmara Municipal de Pradópolis para a legislatura 2021/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>PRELO</t>
   </si>
   <si>
     <t>Proposta de Emenda  à Lei Orgânica</t>
   </si>
   <si>
     <t>Daniel Souza, Ricardinho Ramos, Thiago Aquino</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1639/emenda_a_lei_organica_n_001.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1639/emenda_a_lei_organica_n_001.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica, que "Altera a redação do parágrafo 2º do Art. 8º da Lei Orgânica do Município e dá outras providências</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1591/requerimento_n_001.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1591/requerimento_n_001.2020.pdf</t>
   </si>
   <si>
     <t>REQUER, a retirada do Projeto de Lei nº 002/2020, de autoria do Poder Executivo, que “Autoriza o Poder Executivo a realizar o concurso para escolha do Hino do Município de Pradópolis e dá outras providências”, já colocado sob deliberação do plenário.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1616/requerimento_n_002.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1616/requerimento_n_002.2020.pdf</t>
   </si>
   <si>
     <t>REQUER, a tramitação em regime de urgência especial.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1619/requerimento_n_003.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1619/requerimento_n_003.2020.pdf</t>
   </si>
   <si>
     <t>REQUER, a tramitação em regime de urgência e a dispensa de pareceres da Comissão de Finanças e Orçamentos, da Comissão de Educação, Saúde e Assistência Social e da Comissão de Justiça e Redação.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1622/requerimento_n_004.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1622/requerimento_n_004.2020.pdf</t>
   </si>
   <si>
     <t>REQUER ao Chefe do Poder Executivo Municipal que o setor competente forneça a esta Casa de Leis, informações minuciosas, ou seja, com riqueza de detalhes, acerca de todo o processo de contratação administrativa envolvendo a Prefeitura Municipal de Pradópolis e a empresa Transportadora Turística Petitto.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1625/requerimento_n_005.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1625/requerimento_n_005.2020.pdf</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1628/requerimento_n_006.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1628/requerimento_n_006.2020.pdf</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>Ricardinho Ramos, Thiago Aquino, Daniel Souza, Fabão, Joãozinho da Papelaria, Matheus Campos, Nelson, Professora Clair, Professor Edson</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1631/requerimento_n_007.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1631/requerimento_n_007.2020.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o Kit alimentação entregue para alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1632/requerimento_n_008.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1632/requerimento_n_008.2020.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Poder Executivo sobre medidas rigorosas para redução de gastos durante o estado de calamidade pública causada pela pandemia de coronavírus.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1633/requerimento_n_009.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1633/requerimento_n_009.2020.pdf</t>
   </si>
   <si>
     <t>Requer informações do Poder Executivo sobre a ampliação de doações de cestas básicas no período de pandemia de coronavírus.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1634/requerimento_n_010.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1634/requerimento_n_010.2020.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre gastos com a pandemia de corona vírus no município de Pradópolis.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1635/requerimento_n_011.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1635/requerimento_n_011.2020.pdf</t>
   </si>
   <si>
     <t>Requer informação ao poder executivo sobre as coletas de lixo e os colaboradores que a exercem regularmente a função durante período de pandemia do Corona vírus Covid-19 no município de Pradópolis.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1636/requerimento_n_012.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1636/requerimento_n_012.2020.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Poder Executivo sobre os contratos firmados através de dispensa de licitação no período de 6 de fevereiro de 2020, até a presente data.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1642/requerimento_n_013.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1642/requerimento_n_013.2020.pdf</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1644/requerimento_n_014.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1644/requerimento_n_014.2020.pdf</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1648/requerimento_n_015.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1648/requerimento_n_015.2020.pdf</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>Thiago Aquino, Daniel Souza, Fabão, Matheus Campos, Professor Edson, Ricardinho Ramos</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1651/requerimento_n_016.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1651/requerimento_n_016.2020.pdf</t>
   </si>
   <si>
     <t>Requerem ao Chefe do Poder Executivo Municipal para que junto ao setor competente informe a esta Casa de Leis, quais foram os valores gastos com manutenção de toda frota de veículos de 2017 até a presente data.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1652/requerimento_n_017.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1652/requerimento_n_017.2020.pdf</t>
   </si>
   <si>
     <t>Requerem ao Chefe do Poder Executivo Municipal para que junto ao setor competente informe, detalhadamente, quais foram os valores gastos com a manutenção do veículo Gol G5 1.0 - Ano 2009, placa DMN 1886, no período de 2017 até a presente data.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1673/requerimento_n_018.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1673/requerimento_n_018.2020.pdf</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>Ricardinho Ramos, Thiago Aquino</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1704/requerimento_n_019.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1704/requerimento_n_019.2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal informações sobre projetos de loteamento\fracionamento, adequações, permutações, cessões e previsibilidade de doações nos Lotes do Distrito Industrial de Pradópolis.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1768/requerimento_n_020.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1768/requerimento_n_020.2020.pdf</t>
   </si>
   <si>
     <t>REQUER, a tramitação em regime de urgência e a dispensa de pareceres da Comissão de Finanças e Orçamentos e da Comissão de Justiça e Redação.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1770/requerimento_n_021.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1770/requerimento_n_021.2020.pdf</t>
   </si>
   <si>
     <t>REQUER, a tramitação em regime de urgência e a dispensa de pareceres da Comissão de Finanças e Orçamentos e da Comissão de Justiça e Redação.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>PJUL</t>
   </si>
   <si>
     <t>Processo de Julgamento de Contas</t>
   </si>
   <si>
-    <t>https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/processo_de_julgamento_n_001.2020.pdf</t>
+    <t>http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/processo_de_julgamento_n_001.2020.pdf</t>
   </si>
   <si>
     <t>PROCESSO DE JULGAMENTO TC-6804.989.16-8 - REFERENTE AO EXERCÍCIO DE 2017 DO PODER EXECUTIVO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3103,67 +3103,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/indicacao_n_001.2020_-_daniel_silva_e_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/indicacao_n_002.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/indicacao_n_003.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/indicacao_n_004.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/indicacao_n_005.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/indicacao_n_006.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/indicacao_n_007.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1536/indicacao_n_008.2020_-_fabio_da_costa_e_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/indicacao_n_009.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/indicacao_n_010.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1539/indicacao_n_011.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/indicacao_n_012.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/indicacao_n_013.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/indicacao_n_014.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1543/indicacao_n_015.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1544/indicacao_n_016.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1545/indicacao_n_017.2020_-_thiago_matheus_edson_ricardo_daniel_clair_fabio_joao_e_nelson.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1546/indicacao_n_018.2020_-_daniel_matheus_e_thiago.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1548/indicacao_n_019.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1549/indicacao_n_020.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1550/indicacao_n_021.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/indicacao_n_022.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1552/indicacao_n_023.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1553/indicacao_n_024.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1554/indicacao_n_025.2020_-_daniel_fabio_joao_ricardo_thiago_edson_e_matheus.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1560/indicacao_n_026.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1561/indicacao_n_027.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1562/indicacao_n_028.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1563/indicacao_n_029.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1564/indicacao_n_030.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1565/indicacao_n_031.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1566/indicacao_n_032.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1567/indicacao_n_033.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1568/indicacao_n_034.2020_-_thiago_daniel_matheus_ricardo_joao_fabio_e_edson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1569/indicacao_n_035.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1570/indicacao_n_036.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_n_037.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1572/indicacao_n_038.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1573/indicacao_n_039.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1574/indicacao_n_040.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1575/indicacao_n_041.2020_-_nelson_de_souza.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1576/indicacao_n_042.2020_-_nelson_de_souza.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1577/indicacao_n_043.2020_-_daniel_silva.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1578/indicacao_n_044.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1579/indicacao_n_045.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1580/indicacao_n_046.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1581/indicacao_n_047.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1582/indicacao_n_048.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1583/indicacao_n_049.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1584/indicacao_n_050.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1585/indicacao_n_051.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1586/indicacao_n_052.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1592/indicacao_n_053.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1593/indicacao_n_054.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1594/indicacao_n_055.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_n_056.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1600/indicacao_n_057.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1596/indicacao_n_058.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1597/indicacao_n_059.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1598/indicacao_n_060.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1599/indicacao_n_061.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1601/indicacao_n_062.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao_n_063.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1603/indicacao_n_064.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1604/indicacao_n_065.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1605/indicacao_n_066.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1606/indicacao_n_067.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1607/indicacao_n_068.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1608/indicacao_n_069.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1609/indicacao_n_070.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1610/indicacao_n_071.2020_-_daniel_ricardo_joao_edson_thiago_fabio_e_matheus.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1611/indicacao_n_072.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1621/indicacao_n_073.2020_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1657/indicacao_n_074.2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1658/indicacao_n_075.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1660/indicacao_n_076.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1661/indicacao_n_077.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1662/indicacao_n_078.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1663/indicacao_n_079.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1664/indicacao_n_080.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_n_081.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1666/indicacao_n_082.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1667/indicacao_n_083.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1668/indicacao_n_084.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1669/indicacao_n_085.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1670/indicacao_n_086.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1676/indicacao_n_087.2020_-_daniel_silva.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1677/indicacao_n_088.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1678/indicacao_n_089.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1679/indicacao_n_090.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1680/indicacao_n_091.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1681/indicacao_n_092.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1682/indicacao_n_093.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1683/indicacao_n_094.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1684/indicacao_n_095.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1685/indicacao_n_096.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_n_097.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_n_098.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1688/indicacao_n_099.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1691/indicacao_n_100.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1692/indicacao_n_101.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1693/indicacao_n_102.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1694/indicacao_n_103.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1695/indicacao_n_104.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1696/indicacao_n_105.2020_-_daniel_silva.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1697/indicacao_n_106.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1698/indicacao_n_107.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1699/indicacao_n_108.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1700/indicacao_n_109.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1701/indicacao_n_110.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1702/indicacao_n_111.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1703/indicacao_n_112.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_n_113.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1707/indicacao_n_114.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1717/indicacao_n_115.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1708/indicacao_n_116.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1710/indicacao_n_117.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1711/indicacao_n_118.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1712/indicacao_n_119.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1713/indicacao_n_120.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1714/indicacao_n_121.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1715/ind.122.2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1716/ind.123.2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1718/ind.124.2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1719/ind.125.2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1720/ind.126.2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1721/ind.127.2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1722/ind.128.2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1723/ind.129.2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1724/ind.130.2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1725/ind.131.2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1726/indicacao_n_132.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1727/indicacao_n_133.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_n_134.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1729/indicacao_n_135.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_n_136.2020_-_rejeitado_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1732/indicacao_n_137.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1733/indicacao_n_138.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1734/indicacao_n_139.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1735/indicacao_n_140.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacao_n_141.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1737/indicacao_n_142.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1738/indicacao_n_143.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1739/indicacao_n_144.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1740/indicacao_n_145.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1741/indicacao_n_146.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1742/indicacao_n_147.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1743/indicacao_n_148.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1744/indicacao_n_149.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1745/indicacao_n_150.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1746/indicacao_n_151.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1747/indicacao_n_152.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1748/indicacao_n_153.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1749/indicacao_n_154.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1751/indicacao_n_155.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1752/indicacao_n_156.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1753/indicacao_n_157.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1754/indicacao_n_158.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_n_159.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1756/ind._160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1757/ind._161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1758/ind.162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1759/indicacao_n_163.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1760/indicacao_n_164.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1761/indicacao_n_165.2020_-_daniel_silva.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1762/indicacao_n_166.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1763/indicacao_n_167.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1764/indicacao_n_168.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1626/mocao_n_001.2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1650/mocao_n_002.2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1675/mocao_003-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1765/parecer_cfo_proc_julg_sem_ass.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1547/projeto_de_lei_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1556/projeto_de_lei_no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1587/projeto_de_lei_no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1588/projeto_de_lei_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1589/projeto_de_lei_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1590/projeto_de_lei_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1620/projeto_de_lei_no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1623/projeto_de_lei_no_008.2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1624/projeto_de_lei_no_009.2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1627/projeto_de_lei_no_010-2020_msg_182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1630/projeto_de_lei_no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1637/projeto_de_lei_no_012.2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1640/projeto_de_lei_no_013.2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1641/projeto_de_lei_no_014.2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1643/projeto_de_lei_no_015.2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1646/projeto_de_lei_no_016.2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1647/projeto_de_lei_no_017.2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1649/projeto_de_lei_no_018.2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1653/projeto_de_lei_no_019.2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1654/projeto_de_lei_no_020.2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1655/projeto_de_lei_no_021.2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1671/protocolo_n_7529.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1674/projeto_de_lei_no_023.2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1689/projeto_de_lei_no_024.2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1690/projeto_de_lei_no_025.2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1705/projeto_de_lei_no_026.2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1750/projeto_de_lei_no_027.2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1766/projeto_de_lei_no_028.2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1767/projeto_de_lei_n_029.2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1769/projeto_de_lei_n_030.2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1557/projeto_de_lei_complementar_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1612/protocolo_n_7371.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1613/protocolo_n_7372.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1617/projeto_de_lei_complementar_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1618/projeto_de_lei_complementar_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1638/projeto_de_lei_complementar_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1656/projeto_de_lei_complementar_no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1615/protocolo_n_7373.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1645/projeto_de_resolucao_no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1672/protocolo_n_7530.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1639/emenda_a_lei_organica_n_001.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1591/requerimento_n_001.2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1616/requerimento_n_002.2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1619/requerimento_n_003.2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1622/requerimento_n_004.2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1625/requerimento_n_005.2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1628/requerimento_n_006.2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1631/requerimento_n_007.2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1632/requerimento_n_008.2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1633/requerimento_n_009.2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1634/requerimento_n_010.2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1635/requerimento_n_011.2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1636/requerimento_n_012.2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1642/requerimento_n_013.2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1644/requerimento_n_014.2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1648/requerimento_n_015.2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1651/requerimento_n_016.2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1652/requerimento_n_017.2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1673/requerimento_n_018.2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1704/requerimento_n_019.2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1768/requerimento_n_020.2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1770/requerimento_n_021.2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/processo_de_julgamento_n_001.2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/indicacao_n_001.2020_-_daniel_silva_e_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/indicacao_n_002.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/indicacao_n_003.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/indicacao_n_004.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/indicacao_n_005.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/indicacao_n_006.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/indicacao_n_007.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1536/indicacao_n_008.2020_-_fabio_da_costa_e_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/indicacao_n_009.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/indicacao_n_010.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1539/indicacao_n_011.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/indicacao_n_012.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/indicacao_n_013.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/indicacao_n_014.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1543/indicacao_n_015.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1544/indicacao_n_016.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1545/indicacao_n_017.2020_-_thiago_matheus_edson_ricardo_daniel_clair_fabio_joao_e_nelson.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1546/indicacao_n_018.2020_-_daniel_matheus_e_thiago.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1548/indicacao_n_019.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1549/indicacao_n_020.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1550/indicacao_n_021.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/indicacao_n_022.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1552/indicacao_n_023.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1553/indicacao_n_024.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1554/indicacao_n_025.2020_-_daniel_fabio_joao_ricardo_thiago_edson_e_matheus.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1560/indicacao_n_026.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1561/indicacao_n_027.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1562/indicacao_n_028.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1563/indicacao_n_029.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1564/indicacao_n_030.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1565/indicacao_n_031.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1566/indicacao_n_032.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1567/indicacao_n_033.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1568/indicacao_n_034.2020_-_thiago_daniel_matheus_ricardo_joao_fabio_e_edson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1569/indicacao_n_035.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1570/indicacao_n_036.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_n_037.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1572/indicacao_n_038.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1573/indicacao_n_039.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1574/indicacao_n_040.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1575/indicacao_n_041.2020_-_nelson_de_souza.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1576/indicacao_n_042.2020_-_nelson_de_souza.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1577/indicacao_n_043.2020_-_daniel_silva.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1578/indicacao_n_044.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1579/indicacao_n_045.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1580/indicacao_n_046.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1581/indicacao_n_047.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1582/indicacao_n_048.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1583/indicacao_n_049.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1584/indicacao_n_050.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1585/indicacao_n_051.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1586/indicacao_n_052.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1592/indicacao_n_053.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1593/indicacao_n_054.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1594/indicacao_n_055.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_n_056.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1600/indicacao_n_057.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1596/indicacao_n_058.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1597/indicacao_n_059.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1598/indicacao_n_060.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1599/indicacao_n_061.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1601/indicacao_n_062.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao_n_063.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1603/indicacao_n_064.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1604/indicacao_n_065.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1605/indicacao_n_066.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1606/indicacao_n_067.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1607/indicacao_n_068.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1608/indicacao_n_069.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1609/indicacao_n_070.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1610/indicacao_n_071.2020_-_daniel_ricardo_joao_edson_thiago_fabio_e_matheus.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1611/indicacao_n_072.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1621/indicacao_n_073.2020_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1657/indicacao_n_074.2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1658/indicacao_n_075.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1660/indicacao_n_076.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1661/indicacao_n_077.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1662/indicacao_n_078.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1663/indicacao_n_079.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1664/indicacao_n_080.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_n_081.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1666/indicacao_n_082.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1667/indicacao_n_083.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1668/indicacao_n_084.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1669/indicacao_n_085.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1670/indicacao_n_086.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1676/indicacao_n_087.2020_-_daniel_silva.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1677/indicacao_n_088.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1678/indicacao_n_089.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1679/indicacao_n_090.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1680/indicacao_n_091.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1681/indicacao_n_092.2020_-_ricardo_ramos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1682/indicacao_n_093.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1683/indicacao_n_094.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1684/indicacao_n_095.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1685/indicacao_n_096.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_n_097.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_n_098.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1688/indicacao_n_099.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1691/indicacao_n_100.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1692/indicacao_n_101.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1693/indicacao_n_102.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1694/indicacao_n_103.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1695/indicacao_n_104.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1696/indicacao_n_105.2020_-_daniel_silva.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1697/indicacao_n_106.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1698/indicacao_n_107.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1699/indicacao_n_108.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1700/indicacao_n_109.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1701/indicacao_n_110.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1702/indicacao_n_111.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1703/indicacao_n_112.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_n_113.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1707/indicacao_n_114.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1717/indicacao_n_115.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1708/indicacao_n_116.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1710/indicacao_n_117.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1711/indicacao_n_118.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1712/indicacao_n_119.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1713/indicacao_n_120.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1714/indicacao_n_121.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1715/ind.122.2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1716/ind.123.2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1718/ind.124.2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1719/ind.125.2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1720/ind.126.2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1721/ind.127.2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1722/ind.128.2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1723/ind.129.2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1724/ind.130.2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1725/ind.131.2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1726/indicacao_n_132.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1727/indicacao_n_133.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_n_134.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1729/indicacao_n_135.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_n_136.2020_-_rejeitado_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1732/indicacao_n_137.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1733/indicacao_n_138.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1734/indicacao_n_139.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1735/indicacao_n_140.2020_-_matheus_de_campos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacao_n_141.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1737/indicacao_n_142.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1738/indicacao_n_143.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1739/indicacao_n_144.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1740/indicacao_n_145.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1741/indicacao_n_146.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1742/indicacao_n_147.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1743/indicacao_n_148.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1744/indicacao_n_149.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1745/indicacao_n_150.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1746/indicacao_n_151.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1747/indicacao_n_152.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1748/indicacao_n_153.2020_-_clair_bronzati.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1749/indicacao_n_154.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1751/indicacao_n_155.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1752/indicacao_n_156.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1753/indicacao_n_157.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1754/indicacao_n_158.2020_-_fabio_da_costa.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_n_159.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1756/ind._160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1757/ind._161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1758/ind.162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1759/indicacao_n_163.2020_-_joao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1760/indicacao_n_164.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1761/indicacao_n_165.2020_-_daniel_silva.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1762/indicacao_n_166.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1763/indicacao_n_167.2020_-_thiago_alves.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1764/indicacao_n_168.2020_-_edson_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1626/mocao_n_001.2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1650/mocao_n_002.2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1675/mocao_003-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1765/parecer_cfo_proc_julg_sem_ass.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1547/projeto_de_lei_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1556/projeto_de_lei_no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1587/projeto_de_lei_no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1588/projeto_de_lei_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1589/projeto_de_lei_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1590/projeto_de_lei_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1620/projeto_de_lei_no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1623/projeto_de_lei_no_008.2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1624/projeto_de_lei_no_009.2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1627/projeto_de_lei_no_010-2020_msg_182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1630/projeto_de_lei_no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1637/projeto_de_lei_no_012.2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1640/projeto_de_lei_no_013.2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1641/projeto_de_lei_no_014.2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1643/projeto_de_lei_no_015.2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1646/projeto_de_lei_no_016.2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1647/projeto_de_lei_no_017.2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1649/projeto_de_lei_no_018.2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1653/projeto_de_lei_no_019.2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1654/projeto_de_lei_no_020.2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1655/projeto_de_lei_no_021.2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1671/protocolo_n_7529.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1674/projeto_de_lei_no_023.2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1689/projeto_de_lei_no_024.2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1690/projeto_de_lei_no_025.2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1705/projeto_de_lei_no_026.2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1750/projeto_de_lei_no_027.2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1766/projeto_de_lei_no_028.2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1767/projeto_de_lei_n_029.2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1769/projeto_de_lei_n_030.2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1557/projeto_de_lei_complementar_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1612/protocolo_n_7371.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1613/protocolo_n_7372.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1617/projeto_de_lei_complementar_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1618/projeto_de_lei_complementar_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1638/projeto_de_lei_complementar_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1656/projeto_de_lei_complementar_no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1615/protocolo_n_7373.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1645/projeto_de_resolucao_no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1672/protocolo_n_7530.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1639/emenda_a_lei_organica_n_001.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1591/requerimento_n_001.2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1616/requerimento_n_002.2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1619/requerimento_n_003.2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1622/requerimento_n_004.2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1625/requerimento_n_005.2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1628/requerimento_n_006.2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1631/requerimento_n_007.2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1632/requerimento_n_008.2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1633/requerimento_n_009.2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1634/requerimento_n_010.2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1635/requerimento_n_011.2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1636/requerimento_n_012.2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1642/requerimento_n_013.2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1644/requerimento_n_014.2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1648/requerimento_n_015.2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1651/requerimento_n_016.2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1652/requerimento_n_017.2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1673/requerimento_n_018.2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1704/requerimento_n_019.2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1768/requerimento_n_020.2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1770/requerimento_n_021.2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradopolis.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/processo_de_julgamento_n_001.2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H236"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="123.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>